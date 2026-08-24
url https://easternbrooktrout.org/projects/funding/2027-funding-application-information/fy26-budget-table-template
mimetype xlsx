--- v0 (2026-07-02)
+++ v1 (2026-08-24)
@@ -1,110 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10531"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10726"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/lorimaloney/Documents/EBTJV/RFP docs/FY27 Process/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C865D31B-4728-8144-8F63-89B41AE9E0E3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{857DE31A-8677-D74F-A9C7-98FA7EAB70B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20" yWindow="500" windowWidth="28780" windowHeight="15620" xr2:uid="{E6511FC6-7706-4C0A-B0BB-7794C3779211}"/>
+    <workbookView xWindow="720" yWindow="2380" windowWidth="28780" windowHeight="15620" xr2:uid="{E6511FC6-7706-4C0A-B0BB-7794C3779211}"/>
   </bookViews>
   <sheets>
     <sheet name="Application Budget" sheetId="1" r:id="rId1"/>
     <sheet name="sheet 3" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E21" i="1" l="1"/>
-[...13 lines deleted...]
-  <c r="E23" i="1" s="1"/>
+  <c r="F9" i="1" l="1"/>
+  <c r="F10" i="1"/>
+  <c r="F11" i="1"/>
+  <c r="F12" i="1"/>
+  <c r="F13" i="1"/>
+  <c r="F14" i="1"/>
+  <c r="F15" i="1"/>
+  <c r="F16" i="1"/>
+  <c r="F17" i="1"/>
+  <c r="F18" i="1"/>
+  <c r="F19" i="1"/>
+  <c r="F20" i="1"/>
+  <c r="F21" i="1"/>
+  <c r="F22" i="1"/>
+  <c r="E23" i="1"/>
   <c r="D23" i="1"/>
   <c r="C23" i="1"/>
-  <c r="B23" i="1" l="1"/>
+  <c r="F23" i="1" l="1"/>
+  <c r="B23" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="28">
   <si>
     <t xml:space="preserve">Applicant Name: </t>
   </si>
   <si>
     <t xml:space="preserve">Amount Requested  </t>
   </si>
   <si>
     <t xml:space="preserve">Project Title: </t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>in-hand</t>
   </si>
   <si>
     <t>applied for</t>
   </si>
   <si>
     <t>Federal/Nonfederal</t>
   </si>
   <si>
     <t xml:space="preserve">Federal </t>
   </si>
   <si>
@@ -131,60 +132,63 @@
   <si>
     <t>Contractual - Supplies</t>
   </si>
   <si>
     <t>Contractual - Travel</t>
   </si>
   <si>
     <t>Indirect Costs</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Personnel (staff on payroll of grantee) time and fringe costs</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Budget Categories (select)</t>
   </si>
   <si>
     <t>Amount Nonfederal Match</t>
   </si>
   <si>
-    <t>Amount Federal Match</t>
-[...1 lines deleted...]
-  <si>
     <t>Total Project Costs</t>
   </si>
   <si>
     <t>you cannot alter this column; it is auto calculated</t>
   </si>
   <si>
     <t>TOTALS (auto calculated)</t>
+  </si>
+  <si>
+    <t>Amount Nonfederal Leverage (match that is not counted towards the EBTJV grant match)</t>
+  </si>
+  <si>
+    <t>Amount Federal Funds (not including EBTJV)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
@@ -211,85 +215,97 @@
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8EAADB"/>
         <bgColor rgb="FF8EAADB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD9E2F3"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFFFE598"/>
         <bgColor rgb="FFFFE598"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor rgb="FFFFE598"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="3" tint="0.59999389629810485"/>
+        <bgColor rgb="FFFFE598"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor rgb="FFD9E2F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFC000"/>
+        <bgColor rgb="FFFFE598"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
@@ -344,147 +360,151 @@
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="44" fontId="7" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="44" fontId="7" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="7" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="8" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://independentsector.org/research/value-of-volunteer-time/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>349248</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
+      <xdr:col>7</xdr:col>
       <xdr:colOff>2111376</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>266700</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:hlinkClick xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D53626-C1B1-CBD1-A670-818DE49A0083}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="8070848"/>
           <a:ext cx="11966576" cy="5619752"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
@@ -1520,57 +1540,57 @@
             <a:t>the total amount you are requesting under</a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             </a:rPr>
             <a:t> EBTJV-NFHP funds. A maximum of $50,000 may be requested. Please read guidance below. You may add as many rows as you wish to create a well-defined, reasonable budget clearly referencing deliverables and project actions. </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="1400" b="1">
             <a:latin typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
             <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>6</xdr:col>
+      <xdr:col>8</xdr:col>
       <xdr:colOff>114301</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>393700</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
+      <xdr:col>15</xdr:col>
       <xdr:colOff>520701</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>177800</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="19" name="Shape 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="12192001" y="8115300"/>
           <a:ext cx="5118100" cy="3898900"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
@@ -2160,816 +2180,967 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{96CF6808-9803-4B74-B51F-C22B1B97D2F7}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
-  <dimension ref="A1:I67"/>
+  <dimension ref="A1:K67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="B3" sqref="B3:H3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.1640625" customWidth="1"/>
     <col min="2" max="2" width="27.83203125" customWidth="1"/>
     <col min="3" max="3" width="28.5" customWidth="1"/>
-    <col min="4" max="4" width="21.5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="52.33203125" customWidth="1"/>
+    <col min="4" max="4" width="24.6640625" customWidth="1"/>
+    <col min="5" max="5" width="21.5" customWidth="1"/>
+    <col min="6" max="6" width="33.83203125" customWidth="1"/>
+    <col min="7" max="7" width="24.33203125" customWidth="1"/>
+    <col min="8" max="8" width="52.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:8" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="21"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:6" s="1" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B1" s="17"/>
+      <c r="C1" s="18"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="18"/>
+      <c r="F1" s="18"/>
+      <c r="G1" s="18"/>
+      <c r="H1" s="18"/>
+    </row>
+    <row r="2" spans="1:8" s="1" customFormat="1" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
-      <c r="B2" s="18"/>
-[...5 lines deleted...]
-    <row r="3" spans="1:6" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="14"/>
+      <c r="C2" s="14"/>
+      <c r="D2" s="14"/>
+      <c r="E2" s="14"/>
+      <c r="F2" s="14"/>
+      <c r="G2" s="14"/>
+      <c r="H2" s="14"/>
+    </row>
+    <row r="3" spans="1:8" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="23"/>
-[...5 lines deleted...]
-    <row r="4" spans="1:6" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="19"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+    </row>
+    <row r="4" spans="1:8" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
-    </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G4" s="5"/>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" s="1" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
-    </row>
-    <row r="6" spans="1:6" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+    </row>
+    <row r="6" spans="1:8" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
-      <c r="E6" s="19" t="s">
-[...4 lines deleted...]
-    <row r="7" spans="1:6" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E6" s="5"/>
+      <c r="F6" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="5"/>
+    </row>
+    <row r="7" spans="1:8" s="1" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
-      <c r="E7" s="20"/>
-[...3 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="E7" s="5"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="5"/>
+    </row>
+    <row r="8" spans="1:8" ht="68" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="10" t="s">
+      <c r="C8" s="24" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="10" t="s">
+      <c r="D8" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="24" t="s">
         <v>23</v>
       </c>
-      <c r="E8" s="16" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="10" t="s">
+      <c r="G8" s="24" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="9" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="13" t="s">
+    <row r="9" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
         <v>19</v>
       </c>
-      <c r="B9" s="11" t="s">
-[...9 lines deleted...]
-        <f>SUM(B9:D9)</f>
+      <c r="B9" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="13">
+        <f>SUM(B9:E9)</f>
         <v>0</v>
       </c>
-      <c r="F9" s="15"/>
-[...2 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="G9" s="12"/>
+    </row>
+    <row r="10" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="11" t="s">
-[...9 lines deleted...]
-        <f t="shared" ref="E10:E22" si="0">SUM(B10:D10)</f>
+      <c r="B10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="13">
+        <f>SUM(B10:E10)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="15"/>
-[...2 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="G10" s="12"/>
+    </row>
+    <row r="11" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="17">
+      <c r="B11" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="13">
+        <f>SUM(B11:E11)</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="12"/>
+    </row>
+    <row r="12" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="13">
+        <f>SUM(B12:E12)</f>
+        <v>0</v>
+      </c>
+      <c r="G12" s="12"/>
+    </row>
+    <row r="13" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="13">
+        <f>SUM(B13:E13)</f>
+        <v>0</v>
+      </c>
+      <c r="G13" s="12"/>
+    </row>
+    <row r="14" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="13">
+        <f>SUM(B14:E14)</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="12"/>
+    </row>
+    <row r="15" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="13">
+        <f>SUM(B15:E15)</f>
+        <v>0</v>
+      </c>
+      <c r="G15" s="12"/>
+    </row>
+    <row r="16" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C16" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="13">
+        <f>SUM(B16:E16)</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="12"/>
+    </row>
+    <row r="17" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="11"/>
+      <c r="B17" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C17" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="13">
+        <f>SUM(B17:E17)</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="12"/>
+    </row>
+    <row r="18" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="11"/>
+      <c r="B18" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="13">
+        <f>SUM(B18:E18)</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="12"/>
+    </row>
+    <row r="19" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="11"/>
+      <c r="B19" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="13">
+        <f>SUM(B19:E19)</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="12"/>
+    </row>
+    <row r="20" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="11"/>
+      <c r="B20" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C20" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="13">
+        <f>SUM(B20:E20)</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="12"/>
+    </row>
+    <row r="21" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="11"/>
+      <c r="B21" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C21" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="13">
+        <f>SUM(B21:E21)</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="12"/>
+    </row>
+    <row r="22" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="11"/>
+      <c r="B22" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C22" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="13">
+        <f>SUM(B22:E22)</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="12"/>
+    </row>
+    <row r="23" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="B23" s="26">
+        <f>SUM(B9:B22)</f>
+        <v>0</v>
+      </c>
+      <c r="C23" s="22">
+        <f>SUM(C9:C22)</f>
+        <v>0</v>
+      </c>
+      <c r="D23" s="21">
+        <f t="shared" ref="D23:E23" si="0">SUM(D9:D22)</f>
+        <v>0</v>
+      </c>
+      <c r="E23" s="28">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="F11" s="15"/>
-[...15 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="F23" s="10">
+        <f>SUM(F9:F22)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="15"/>
-[...201 lines deleted...]
-    <row r="24" spans="1:6" ht="41" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G23" s="7"/>
+    </row>
+    <row r="24" spans="1:8" ht="41" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="7"/>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
-    </row>
-    <row r="25" spans="1:6" ht="37" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+    </row>
+    <row r="25" spans="1:8" ht="37" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="4"/>
       <c r="B25" s="4"/>
       <c r="C25" s="4"/>
       <c r="D25" s="4"/>
       <c r="E25" s="4"/>
       <c r="F25" s="4"/>
-    </row>
-    <row r="26" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G25" s="4"/>
+      <c r="H25" s="4"/>
+    </row>
+    <row r="26" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="4"/>
       <c r="B26" s="4"/>
       <c r="C26" s="4"/>
       <c r="D26" s="4"/>
       <c r="E26" s="4"/>
       <c r="F26" s="4"/>
-    </row>
-    <row r="27" spans="1:6" ht="37" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G26" s="4"/>
+      <c r="H26" s="4"/>
+    </row>
+    <row r="27" spans="1:8" ht="37" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="4"/>
       <c r="E27" s="4"/>
       <c r="F27" s="4"/>
-    </row>
-    <row r="28" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G27" s="4"/>
+      <c r="H27" s="4"/>
+    </row>
+    <row r="28" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
-    </row>
-    <row r="29" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G28" s="4"/>
+      <c r="H28" s="4"/>
+    </row>
+    <row r="29" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
-    </row>
-    <row r="30" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G29" s="4"/>
+      <c r="H29" s="4"/>
+    </row>
+    <row r="30" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="4"/>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
       <c r="D30" s="4"/>
       <c r="E30" s="4"/>
       <c r="F30" s="4"/>
-    </row>
-    <row r="31" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G30" s="4"/>
+      <c r="H30" s="4"/>
+    </row>
+    <row r="31" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="4"/>
       <c r="B31" s="4"/>
       <c r="C31" s="4"/>
       <c r="D31" s="4"/>
       <c r="E31" s="4"/>
       <c r="F31" s="4"/>
-    </row>
-    <row r="32" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G31" s="4"/>
+      <c r="H31" s="4"/>
+    </row>
+    <row r="32" spans="1:8" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="4"/>
       <c r="B32" s="4"/>
       <c r="C32" s="4"/>
       <c r="D32" s="4"/>
       <c r="E32" s="4"/>
       <c r="F32" s="4"/>
-    </row>
-    <row r="33" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G32" s="4"/>
+      <c r="H32" s="4"/>
+    </row>
+    <row r="33" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="4"/>
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
       <c r="F33" s="4"/>
-    </row>
-    <row r="34" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G33" s="4"/>
+      <c r="H33" s="4"/>
+    </row>
+    <row r="34" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="4"/>
       <c r="B34" s="4"/>
       <c r="C34" s="4"/>
       <c r="D34" s="4"/>
       <c r="E34" s="4"/>
       <c r="F34" s="4"/>
-    </row>
-    <row r="35" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+    </row>
+    <row r="35" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="7"/>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
-    </row>
-    <row r="36" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+    </row>
+    <row r="36" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="8"/>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
-    </row>
-    <row r="37" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+    </row>
+    <row r="37" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="7"/>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
-    </row>
-    <row r="38" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+    </row>
+    <row r="38" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="7"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
-    </row>
-    <row r="39" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+    </row>
+    <row r="39" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="7"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
-    </row>
-    <row r="40" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+    </row>
+    <row r="40" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="7"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
-    </row>
-    <row r="41" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+    </row>
+    <row r="41" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="7"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
-    </row>
-    <row r="42" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+    </row>
+    <row r="42" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
-    </row>
-    <row r="43" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+    </row>
+    <row r="43" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="7"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
-    </row>
-    <row r="44" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+    </row>
+    <row r="44" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="7"/>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="7"/>
       <c r="F44" s="7"/>
-    </row>
-    <row r="45" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+    </row>
+    <row r="45" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="4"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
-    </row>
-    <row r="46" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G45" s="4"/>
+      <c r="H45" s="4"/>
+    </row>
+    <row r="46" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
-      <c r="I46" t="s">
+      <c r="G46" s="4"/>
+      <c r="H46" s="4"/>
+      <c r="K46" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="47" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="4"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
-      <c r="I47" t="s">
+      <c r="G47" s="4"/>
+      <c r="H47" s="4"/>
+      <c r="K47" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="48" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="4"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
-      <c r="I48" t="s">
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="K48" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="49" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:11" ht="25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="4"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
-      <c r="I49" t="s">
+      <c r="G49" s="4"/>
+      <c r="H49" s="4"/>
+      <c r="K49" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="50" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A50" s="4"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
-      <c r="I50" t="s">
+      <c r="G50" s="4"/>
+      <c r="H50" s="4"/>
+      <c r="K50" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A51" s="4"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
-      <c r="I51" t="s">
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="K51" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="52" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A52" s="4"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
-      <c r="I52" t="s">
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="K52" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="53" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A53" s="4"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
-      <c r="I53" t="s">
+      <c r="G53" s="4"/>
+      <c r="H53" s="4"/>
+      <c r="K53" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="54" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A54" s="4"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
-      <c r="I54" t="s">
+      <c r="G54" s="4"/>
+      <c r="H54" s="4"/>
+      <c r="K54" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="55" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A55" s="4"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
-      <c r="I55" t="s">
+      <c r="G55" s="4"/>
+      <c r="H55" s="4"/>
+      <c r="K55" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="56" spans="1:9" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A56" s="4"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
-    </row>
-    <row r="57" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G56" s="4"/>
+      <c r="H56" s="4"/>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A57" s="4"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
-    </row>
-    <row r="58" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G57" s="4"/>
+      <c r="H57" s="4"/>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A58" s="4"/>
       <c r="B58" s="4"/>
       <c r="C58" s="4"/>
       <c r="D58" s="4"/>
       <c r="E58" s="4"/>
       <c r="F58" s="4"/>
-    </row>
-    <row r="59" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G58" s="4"/>
+      <c r="H58" s="4"/>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A59" s="4"/>
       <c r="B59" s="4"/>
       <c r="C59" s="4"/>
       <c r="D59" s="4"/>
       <c r="E59" s="4"/>
       <c r="F59" s="4"/>
-    </row>
-    <row r="60" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G59" s="4"/>
+      <c r="H59" s="4"/>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A60" s="4"/>
       <c r="B60" s="4"/>
       <c r="C60" s="4"/>
       <c r="D60" s="4"/>
       <c r="E60" s="4"/>
       <c r="F60" s="4"/>
-    </row>
-    <row r="61" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G60" s="4"/>
+      <c r="H60" s="4"/>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A61" s="4"/>
       <c r="B61" s="4"/>
       <c r="C61" s="4"/>
       <c r="D61" s="4"/>
       <c r="E61" s="4"/>
       <c r="F61" s="4"/>
-    </row>
-    <row r="62" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G61" s="4"/>
+      <c r="H61" s="4"/>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A62" s="4"/>
       <c r="B62" s="4"/>
       <c r="C62" s="4"/>
       <c r="D62" s="4"/>
       <c r="E62" s="4"/>
       <c r="F62" s="4"/>
-    </row>
-    <row r="63" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G62" s="4"/>
+      <c r="H62" s="4"/>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A63" s="4"/>
       <c r="B63" s="4"/>
       <c r="C63" s="4"/>
       <c r="D63" s="4"/>
       <c r="E63" s="4"/>
       <c r="F63" s="4"/>
-    </row>
-    <row r="64" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="G63" s="4"/>
+      <c r="H63" s="4"/>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A64" s="4"/>
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
       <c r="F64" s="4"/>
-    </row>
-    <row r="65" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="G64" s="4"/>
+      <c r="H64" s="4"/>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A65" s="4"/>
       <c r="B65" s="4"/>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
       <c r="E65" s="4"/>
       <c r="F65" s="4"/>
-    </row>
-    <row r="66" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="G65" s="4"/>
+      <c r="H65" s="4"/>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A66" s="4"/>
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="4"/>
       <c r="F66" s="4"/>
-    </row>
-    <row r="67" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="G66" s="4"/>
+      <c r="H66" s="4"/>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A67" s="4"/>
       <c r="B67" s="4"/>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
       <c r="E67" s="4"/>
       <c r="F67" s="4"/>
+      <c r="G67" s="4"/>
+      <c r="H67" s="4"/>
     </row>
   </sheetData>
   <sheetProtection insertColumns="0" insertRows="0" insertHyperlinks="0" deleteRows="0" selectLockedCells="1" sort="0"/>
   <mergeCells count="3">
-    <mergeCell ref="E6:E7"/>
-[...1 lines deleted...]
-    <mergeCell ref="B3:F3"/>
+    <mergeCell ref="F6:F7"/>
+    <mergeCell ref="B1:H1"/>
+    <mergeCell ref="B3:H3"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Select " sqref="A9:A22" xr:uid="{253CB87E-0080-CD43-8B3A-D65AD18967D3}">
-      <formula1>$I$47:$I$55</formula1>
+      <formula1>$K$47:$K$55</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1BF0F386-9C4E-A049-93CB-5458C90FE369}">
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G22" sqref="G22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="1:2" ht="16" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>